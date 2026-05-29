--- v0 (2025-11-26)
+++ v1 (2026-05-29)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D18E67C" w14:textId="0402BA05" w:rsidR="009A3EA1" w:rsidRPr="009A3EA1" w:rsidRDefault="009A3EA1" w:rsidP="009A3EA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A3EA1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B77B3CA" wp14:editId="77A6F6FA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>578</wp:posOffset>
@@ -2783,170 +2783,210 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Written responses to complaints will be given within a reasonable time, normally no longer than </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00137F2C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> working days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0928D4B7" w14:textId="77777777" w:rsidR="00137F2C" w:rsidRPr="00137F2C" w:rsidRDefault="00137F2C" w:rsidP="00137F2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7585B11C" w14:textId="7784D3A9" w:rsidR="00137F2C" w:rsidRDefault="00137F2C" w:rsidP="00137F2C">
+    <w:p w14:paraId="7585B11C" w14:textId="33203489" w:rsidR="00137F2C" w:rsidRPr="009419A1" w:rsidRDefault="00137F2C" w:rsidP="00137F2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00137F2C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>6.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00137F2C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DD1526">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>A copy</w:t>
       </w:r>
       <w:r w:rsidRPr="00137F2C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00137F2C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">complaints form </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...18 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="009419A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="009419A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://forms.office.com/e/C9jf2TabQq"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="009419A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009419A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00932C39" w:rsidRPr="009419A1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>can be fou</w:t>
+      </w:r>
+      <w:r w:rsidR="000F15CC" w:rsidRPr="009419A1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nd here.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F15CC" w:rsidRPr="009419A1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7080CDB2" w14:textId="77777777" w:rsidR="00137F2C" w:rsidRPr="009419A1" w:rsidRDefault="00137F2C" w:rsidP="00137F2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F45987" w14:textId="249BE9A9" w:rsidR="00DD1526" w:rsidRDefault="009419A1" w:rsidP="00137F2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DD1526">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="000F15CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DD1526">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DD1526">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DD1526">
+      <w:r w:rsidR="00DD1526" w:rsidRPr="00DD1526">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Edge Hill Students’ Union will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE483D6" w14:textId="78A261D6" w:rsidR="00DD1526" w:rsidRDefault="00DD1526" w:rsidP="00137F2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C8FD181" w14:textId="6F63B4AD" w:rsidR="00DD1526" w:rsidRPr="00DD1526" w:rsidRDefault="00DD1526" w:rsidP="00DD1526">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3170,133 +3210,119 @@
     <w:p w14:paraId="0C896B32" w14:textId="7CF207E9" w:rsidR="000E43FF" w:rsidRPr="00DD1526" w:rsidRDefault="000F15CC" w:rsidP="003C2D19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="000E43FF" w:rsidRPr="000E43FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidR="000E43FF" w:rsidRPr="000E43FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">This will help us to improve customer service throughout Edge Hill Students’ Union and monitor the effectiveness of the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> procedure.</w:t>
+        <w:t>This will help us to improve customer service throughout Edge Hill Students’ Union and monitor the effectiveness of the complaints procedure.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000E43FF" w:rsidRPr="00DD1526">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02231DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DC02A22"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5020,179 +5046,183 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1876043588">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1060444029">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1794401155">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="576599360">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="389154718">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1901792140">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1847478102">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="196546483">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="119540520">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1082917030">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1626349806">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1491755209">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="971979370">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="843983463">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1826971008">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="591427166">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="902178350">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2069305632">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00137170"/>
     <w:rsid w:val="00072CFC"/>
     <w:rsid w:val="000E43FF"/>
     <w:rsid w:val="000F0424"/>
     <w:rsid w:val="000F15CC"/>
     <w:rsid w:val="00137170"/>
     <w:rsid w:val="00137F2C"/>
+    <w:rsid w:val="00145FD1"/>
+    <w:rsid w:val="001B0500"/>
+    <w:rsid w:val="00321AA0"/>
     <w:rsid w:val="00384786"/>
     <w:rsid w:val="00385372"/>
     <w:rsid w:val="003C2D19"/>
     <w:rsid w:val="00593C6E"/>
     <w:rsid w:val="00635E27"/>
     <w:rsid w:val="006C238B"/>
     <w:rsid w:val="006E3557"/>
     <w:rsid w:val="008D30D5"/>
     <w:rsid w:val="00932C39"/>
+    <w:rsid w:val="009419A1"/>
     <w:rsid w:val="009A2795"/>
     <w:rsid w:val="009A3EA1"/>
     <w:rsid w:val="009F7744"/>
     <w:rsid w:val="00C20821"/>
     <w:rsid w:val="00DB69D8"/>
     <w:rsid w:val="00DD1526"/>
     <w:rsid w:val="00DF616A"/>
     <w:rsid w:val="00E27AF3"/>
     <w:rsid w:val="00F74609"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="44BF2AF6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{667258E9-94E6-4BF0-A6E6-3CBE8B7B5B0E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5611,59 +5641,59 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00635E27"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00635E27"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/e/1FAIpQLSeKkCI6hW6BneTlLrcjqHzspoe4XQhdVEvm-NfomP63sNGA5g/viewform?usp=sf_link" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5919,72 +5949,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1607</Words>
-  <Characters>9160</Characters>
+  <Words>1595</Words>
+  <Characters>9096</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
+  <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10746</CharactersWithSpaces>
+  <CharactersWithSpaces>10670</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Paul Malone</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>